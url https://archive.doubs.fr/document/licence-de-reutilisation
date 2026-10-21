--- v0 (2025-10-22)
+++ v1 (2026-10-21)
@@ -1,361 +1,357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="003303E8" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="008544C3">
+    <w:p w14:paraId="108902FE" w14:textId="77777777" w:rsidR="003303E8" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="008544C3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LICENCE OUVERTE</w:t>
       </w:r>
       <w:r w:rsidR="003303E8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> / OPEN LICENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
-[...9 lines deleted...]
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="73448B15" w14:textId="77777777" w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2798A967" w14:textId="77777777" w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A7A92A" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Entre :</w:t>
       </w:r>
       <w:r w:rsidR="00667AED" w:rsidRPr="00536E59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00667AED" w:rsidP="006B3BE8">
+    <w:p w14:paraId="09117472" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DACF820" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00667AED" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00B06355" w:rsidRPr="00536E59">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Département</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> du Doubs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="6FB7E519" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00536E59">
-        <w:t>ci-après</w:t>
+        <w:t>ci</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00536E59">
-        <w:t xml:space="preserve"> dénommé</w:t>
+        <w:t>-après dénommé</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B42F16">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">le concédant </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="7CDCEB7C" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="4242FA8B" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Et :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="1E928223" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759731CF" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>NOM</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="445EBBC6" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0156723A" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Domiciliation :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="6C68BFA2" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098C9C46" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>…………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="7253D02A" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>…………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1465D7F1" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2219F59F" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00536E59">
         <w:t>Ou</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="58F089A9" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EDDFB61" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00CC58B1" w:rsidRPr="00536E59">
         <w:t>NOM de la société, Raison sociale, forme sociale, n° RCS, capital social et adresse, nom de son représentant légal.</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="450169B1" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624080A4" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00536E59">
-        <w:t>ci-après</w:t>
+        <w:t>ci</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00536E59">
-        <w:t xml:space="preserve"> dénommé</w:t>
+        <w:t>-après dénommé</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
       <w:r w:rsidR="0065248A" w:rsidRPr="00536E59">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>réutilisateur</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
+    <w:p w14:paraId="5F940F82" w14:textId="77777777" w:rsidR="00CC58B1" w:rsidRPr="00536E59" w:rsidRDefault="00CC58B1" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B3BE8" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
-[...7 lines deleted...]
-    <w:p w:rsidR="00471163" w:rsidRPr="00536E59" w:rsidRDefault="0086373D" w:rsidP="006453A6">
+    <w:p w14:paraId="4E23D8B3" w14:textId="77777777" w:rsidR="006B3BE8" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503D2923" w14:textId="77777777" w:rsidR="00471163" w:rsidRPr="00536E59" w:rsidRDefault="0086373D" w:rsidP="006453A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="006453A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UTILISATION</w:t>
       </w:r>
@@ -374,153 +370,209 @@
       <w:r w:rsidR="006B3BE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>L’</w:t>
       </w:r>
       <w:r w:rsidR="00471163" w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>INFORMATION</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00471163" w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SOUS CETTE LICENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
+    <w:p w14:paraId="556002F3" w14:textId="77777777" w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Le réutilisateur souhaite réutiliser les cotes</w:t>
       </w:r>
       <w:r w:rsidR="00C7136B">
         <w:t>/données</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve"> suivantes</w:t>
       </w:r>
       <w:r w:rsidR="00B42F16">
         <w:t xml:space="preserve">, ci-dessous désignées </w:t>
       </w:r>
       <w:r w:rsidR="00FA04A2">
         <w:t>comme « l’information »</w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="00536E59">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t>……………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C7136B">
         <w:t>…………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5ACE" w:rsidRDefault="000A5ACE" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="006B3BE8" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
+    <w:p w14:paraId="5F5DF8F2" w14:textId="77777777" w:rsidR="000A5ACE" w:rsidRDefault="000A5ACE" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33243F7F" w14:textId="77777777" w:rsidR="006B3BE8" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>…………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
+    <w:p w14:paraId="10A4ADFA" w14:textId="77777777" w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5529E167" w14:textId="59FF0650" w:rsidR="008A762B" w:rsidRDefault="008A762B" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>réutilisateur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4677B80B" w14:textId="17CBAE7B" w:rsidR="008A762B" w:rsidRDefault="008A762B" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>détient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> déjà les reproductions objet de la présente licence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AD1918" w14:textId="42BD6769" w:rsidR="008A762B" w:rsidRDefault="008A762B" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>souhaite</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que les reproductions objet de la présente licence soient réalisées par les Archives départementales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E714C50" w14:textId="77777777" w:rsidR="008A762B" w:rsidRDefault="008A762B" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B30433" w14:textId="42B9013D" w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>concédant</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>concède au</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisateur</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>un droit non exclusif et gratuit d</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve">e libre réutilisation de </w:t>
       </w:r>
       <w:r w:rsidR="00EC4A8D">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>objet de la présente licence, à des fins commerciales ou non, dans le monde entier et pour une durée illimitée, dans les conditions exprimées ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="004D7126" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="004D7126" w:rsidRDefault="004D7126" w:rsidP="006B3BE8">
+    <w:p w14:paraId="26B4CABB" w14:textId="77777777" w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="004D7126" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D2363D" w14:textId="77777777" w:rsidR="004D7126" w:rsidRDefault="004D7126" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086373D">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0086373D">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -553,200 +605,212 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0086373D">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011483A" w:rsidRPr="00536E59" w:rsidRDefault="0011483A" w:rsidP="006B3BE8">
-[...7 lines deleted...]
-    <w:p w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
+    <w:p w14:paraId="1B776E85" w14:textId="77777777" w:rsidR="0011483A" w:rsidRPr="00536E59" w:rsidRDefault="0011483A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD7AC2C" w14:textId="77777777" w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00536E59">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
-        <w:t>e la reproduire, la copier,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
+        <w:t xml:space="preserve"> la reproduire, la copier,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF500BF" w14:textId="77777777" w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00536E59">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
-        <w:t>e l’adapter, la modifier, l’extraire et la transformer, pour créer des</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
+        <w:t xml:space="preserve"> l’adapter, la modifier, l’extraire et la transformer, pour créer des</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
         <w:t>informations dérivées, des produits ou des services,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
+    <w:p w14:paraId="152A58A3" w14:textId="77777777" w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00536E59">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
-        <w:t>e la communiquer, la diffuser, la redistribuer, la publier et la transmettre,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
+        <w:t xml:space="preserve"> la communiquer, la diffuser, la redistribuer, la publier et la transmettre,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14971000" w14:textId="77777777" w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00536E59">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
-        <w:t>e l’exploiter à titre commercial, par exemple en la combinant avec d’autres informations, ou en l’incluant dans son propre produit ou application.</w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="0011483A" w:rsidRDefault="0011483A">
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
+        <w:t xml:space="preserve"> l’exploiter à titre commercial, par exemple en la combinant avec d’autres informations, ou en l’incluant dans son propre produit ou application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D8A187" w14:textId="7734F704" w:rsidR="0011483A" w:rsidRDefault="0011483A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6FB9A789" w14:textId="77777777" w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="004D7126" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086373D">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0086373D">
+        <w:t>Sous réserve de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1DE3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
+    <w:p w14:paraId="405D2E7A" w14:textId="77777777" w:rsidR="004D7126" w:rsidRPr="00536E59" w:rsidRDefault="00AC2AEB" w:rsidP="006B3BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00536E59">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
-        <w:t xml:space="preserve">entionner la paternité de </w:t>
+        <w:t>entionner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
+        <w:t xml:space="preserve"> la paternité de </w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t>l’</w:t>
       </w:r>
       <w:r w:rsidR="004D7126" w:rsidRPr="00536E59">
         <w:t>information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001136E5" w:rsidRPr="00536E59" w:rsidRDefault="001136E5" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="000A5ACE" w:rsidRPr="00536E59" w:rsidRDefault="001136E5" w:rsidP="006B3BE8">
+    <w:p w14:paraId="51CCD3F6" w14:textId="77777777" w:rsidR="001136E5" w:rsidRPr="00536E59" w:rsidRDefault="001136E5" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EC75CF" w14:textId="77777777" w:rsidR="000A5ACE" w:rsidRPr="00536E59" w:rsidRDefault="001136E5" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisateur</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="00536E59">
         <w:t xml:space="preserve">’engage </w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve">ainsi, </w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="00536E59">
@@ -779,56 +843,56 @@
       <w:r w:rsidR="006B3BE8" w:rsidRPr="006B3BE8">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="006B3BE8">
         <w:t xml:space="preserve"> et la référence (</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="006B3BE8">
         <w:t>cote) du document support</w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="00536E59">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="006B3BE8">
         <w:t>Il ajoutera si possible</w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="00536E59">
         <w:t xml:space="preserve"> l’origine précise des données, leur date de dernière mise à jour, et, s’il y a lieu, le nom de l’auteur et le titre du document support.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001136E5" w:rsidRPr="00536E59" w:rsidRDefault="001136E5" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="001136E5" w:rsidRPr="00536E59" w:rsidRDefault="001136E5" w:rsidP="006B3BE8">
+    <w:p w14:paraId="3F706030" w14:textId="77777777" w:rsidR="001136E5" w:rsidRPr="00536E59" w:rsidRDefault="001136E5" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5526F10C" w14:textId="77777777" w:rsidR="001136E5" w:rsidRPr="00536E59" w:rsidRDefault="001136E5" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Cette mention de paternité ne confère aucun caractère officiel à la</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisation</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t>l’</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
@@ -840,107 +904,107 @@
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>concédant, ou par toute autre entité publique, du</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisateur</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>ou de</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>sa réutilisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="0086373D" w:rsidP="006453A6">
+    <w:p w14:paraId="51FA2A82" w14:textId="77777777" w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053D8C34" w14:textId="77777777" w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00C6746B" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25386B9A" w14:textId="77777777" w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="0086373D" w:rsidP="006453A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DONN</w:t>
       </w:r>
       <w:r w:rsidR="006453A6">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidR="001136E5" w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ES A CARACT</w:t>
       </w:r>
       <w:r w:rsidR="006453A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>È</w:t>
       </w:r>
       <w:r w:rsidR="001136E5" w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RE PERSONNEL</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A707DA" w:rsidRPr="00536E59" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
+    <w:p w14:paraId="0084BC14" w14:textId="77777777" w:rsidR="00A707DA" w:rsidRPr="00536E59" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L’</w:t>
       </w:r>
       <w:r w:rsidR="00AC2AEB" w:rsidRPr="00536E59">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC2AEB" w:rsidRPr="00536E59">
         <w:t>mise à disposition peut contenir des</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC2AEB" w:rsidRPr="00536E59">
         <w:t>données à caractère personnel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC2AEB" w:rsidRPr="00536E59">
@@ -976,94 +1040,94 @@
       <w:r w:rsidR="00AC2AEB" w:rsidRPr="00536E59">
         <w:t>réutilisateur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC2AEB" w:rsidRPr="00536E59">
         <w:t xml:space="preserve">de leur présence. </w:t>
       </w:r>
       <w:r>
         <w:t>L’</w:t>
       </w:r>
       <w:r w:rsidR="00AC2AEB" w:rsidRPr="00536E59">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC2AEB" w:rsidRPr="00536E59">
         <w:t>peut être librement réutilisée, dans le cadre des droits accordés par la présente licence, à</w:t>
       </w:r>
       <w:r w:rsidR="00A707DA" w:rsidRPr="00536E59">
         <w:t xml:space="preserve"> condition de respecter le cadre légal relatif à la protection des données à caractère personnel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5ACE" w:rsidRPr="00536E59" w:rsidRDefault="000A5ACE" w:rsidP="006B3BE8">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00A707DA" w:rsidP="006453A6">
+    <w:p w14:paraId="7F300987" w14:textId="77777777" w:rsidR="000A5ACE" w:rsidRPr="00536E59" w:rsidRDefault="000A5ACE" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EA7E12" w14:textId="77777777" w:rsidR="00A707DA" w:rsidRPr="00536E59" w:rsidRDefault="00A707DA" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF371D8" w14:textId="77777777" w:rsidR="00C6746B" w:rsidRPr="00536E59" w:rsidRDefault="00A707DA" w:rsidP="006453A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DROITS DE PROPRIET</w:t>
       </w:r>
       <w:r w:rsidR="006453A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> INTELLECTUELLE</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2AEB" w:rsidRPr="00536E59" w:rsidRDefault="00A707DA" w:rsidP="006B3BE8">
+    <w:p w14:paraId="0C636EAC" w14:textId="77777777" w:rsidR="00AC2AEB" w:rsidRPr="00536E59" w:rsidRDefault="00A707DA" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Il est garanti au</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisateur</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>que les éventuels</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>droits de propriété intellectuelle</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
@@ -1075,56 +1139,56 @@
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>concédant</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve">sur </w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t>l’</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>ne font pas obstacle aux droits accordés par la présente licence.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD58D6" w:rsidRPr="00536E59" w:rsidRDefault="00CD58D6" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="00AC2AEB" w:rsidRPr="00536E59" w:rsidRDefault="00CD58D6" w:rsidP="006B3BE8">
+    <w:p w14:paraId="5D99720E" w14:textId="77777777" w:rsidR="00CD58D6" w:rsidRPr="00536E59" w:rsidRDefault="00CD58D6" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B97E6B" w14:textId="77777777" w:rsidR="00AC2AEB" w:rsidRPr="00536E59" w:rsidRDefault="00CD58D6" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Lorsque le</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>concédant</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>détient des</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>droits de propriété intellectuelle</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
@@ -1172,76 +1236,76 @@
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisateur</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve">peut faire tout usage de </w:t>
       </w:r>
       <w:r w:rsidR="00433E58">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>conformément aux libertés et aux conditions définies par la présente licence.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
-[...9 lines deleted...]
-    <w:p w:rsidR="00AC2AEB" w:rsidRPr="00536E59" w:rsidRDefault="006453A6" w:rsidP="006453A6">
+    <w:p w14:paraId="0133A7F7" w14:textId="77777777" w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35BF6115" w14:textId="77777777" w:rsidR="00A707DA" w:rsidRPr="00536E59" w:rsidRDefault="00A707DA" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FC3EDF" w14:textId="77777777" w:rsidR="00AC2AEB" w:rsidRPr="00536E59" w:rsidRDefault="006453A6" w:rsidP="006453A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RESPONSABILITÉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C837D9" w:rsidRPr="00536E59" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
+    <w:p w14:paraId="2D04A098" w14:textId="77777777" w:rsidR="00C837D9" w:rsidRPr="00536E59" w:rsidRDefault="006B3BE8" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L’</w:t>
       </w:r>
       <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
         <w:t>est mise à disposition telle que produite ou reçue par le</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC4A8D" w:rsidRPr="00536E59">
         <w:t>concédant</w:t>
       </w:r>
       <w:r w:rsidR="00EC4A8D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
@@ -1259,604 +1323,608 @@
       <w:r w:rsidR="00433E58">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
         <w:t>n’est pas garantie par le</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
         <w:t>concédan</w:t>
       </w:r>
       <w:r w:rsidR="00AB62DD" w:rsidRPr="00536E59">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
-        <w:t>. Il ne peut être tenu pour responsable de toute perte, préjudice ou dommage de quelque sorte causé à des tiers du fait de la</w:t>
+        <w:t xml:space="preserve">. Il ne peut être tenu pour responsable de toute perte, préjudice ou dommage de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
+        <w:t>quelque sorte causé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
+        <w:t xml:space="preserve"> à des tiers du fait de la</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB62DD" w:rsidRPr="00536E59">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00C837D9" w:rsidRPr="00536E59">
         <w:t>éutilisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62DD" w:rsidRPr="00536E59" w:rsidRDefault="00AB62DD" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="00AB62DD" w:rsidRPr="00536E59" w:rsidRDefault="00AB62DD" w:rsidP="006B3BE8">
+    <w:p w14:paraId="2591A7CF" w14:textId="77777777" w:rsidR="00AB62DD" w:rsidRPr="00536E59" w:rsidRDefault="00AB62DD" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDF79B4" w14:textId="77777777" w:rsidR="00AB62DD" w:rsidRPr="00536E59" w:rsidRDefault="00AB62DD" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisateur</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>est seul responsable de la</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisation</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00EC4A8D">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C837D9" w:rsidRPr="00536E59" w:rsidRDefault="00C837D9" w:rsidP="006B3BE8">
-[...4 lines deleted...]
-    <w:p w:rsidR="0051607D" w:rsidRPr="00536E59" w:rsidRDefault="0051607D" w:rsidP="006B3BE8">
+    <w:p w14:paraId="1B4CCF80" w14:textId="77777777" w:rsidR="00C837D9" w:rsidRPr="00536E59" w:rsidRDefault="00C837D9" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC1248F" w14:textId="77777777" w:rsidR="0051607D" w:rsidRPr="00536E59" w:rsidRDefault="0051607D" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>réutilisation</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>ne doit pas induire en erreur des tiers quant au contenu de l’information, sa source et sa date de mise à jour.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0051607D" w:rsidRPr="00536E59" w:rsidRDefault="0051607D" w:rsidP="006B3BE8">
-[...9 lines deleted...]
-    <w:p w:rsidR="0051607D" w:rsidRPr="00536E59" w:rsidRDefault="0051607D" w:rsidP="006453A6">
+    <w:p w14:paraId="48A47198" w14:textId="77777777" w:rsidR="0051607D" w:rsidRPr="00536E59" w:rsidRDefault="0051607D" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A6A092" w14:textId="77777777" w:rsidR="0051607D" w:rsidRPr="00536E59" w:rsidRDefault="0051607D" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D85F581" w14:textId="77777777" w:rsidR="00ED2980" w:rsidRDefault="00ED2980">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6ADE65" w14:textId="2E160336" w:rsidR="0051607D" w:rsidRPr="00536E59" w:rsidRDefault="0051607D" w:rsidP="006453A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DROIT APPLICABLE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008544C3" w:rsidRDefault="00C7366A" w:rsidP="0011483A">
+    <w:p w14:paraId="00360640" w14:textId="77777777" w:rsidR="008A762B" w:rsidRDefault="00C7366A" w:rsidP="008A762B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>La présente licence est régie par le droit français</w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="00536E59">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008544C3">
-[...24 lines deleted...]
-        <w:t>MPATIBILITÉ</w:t>
+    </w:p>
+    <w:p w14:paraId="4894C38E" w14:textId="77777777" w:rsidR="008A762B" w:rsidRDefault="008A762B" w:rsidP="008A762B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1EF578" w14:textId="339A7C06" w:rsidR="00C7366A" w:rsidRPr="00536E59" w:rsidRDefault="006453A6" w:rsidP="008A762B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>COMPATIBILITÉ</w:t>
       </w:r>
       <w:r w:rsidR="00C7366A" w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> DE LA PR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidR="00C7366A" w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SENTE LICENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7366A" w:rsidRPr="00536E59" w:rsidRDefault="00C7366A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="57BBE365" w14:textId="77777777" w:rsidR="00C7366A" w:rsidRPr="00536E59" w:rsidRDefault="00C7366A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>La présente licence a été conçue pour être compatible avec toute</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve">licence </w:t>
       </w:r>
       <w:r w:rsidR="0065248A" w:rsidRPr="00536E59">
         <w:t>libre qui</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve"> exige au moins la mention de paternité et notamment avec la version antérieure de la présente licence </w:t>
       </w:r>
       <w:r w:rsidR="0065248A" w:rsidRPr="00536E59">
         <w:t>ainsi</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve"> qu’avec les licences</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00536E59">
         <w:t>Government</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00536E59">
         <w:t xml:space="preserve"> Licence</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>(OGL) du Royaume-Uni,</w:t>
       </w:r>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0065248A" w:rsidRPr="00536E59">
+        <w:t>Creative C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536E59">
+        <w:t>ommons Attribution</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3BE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536E59">
+        <w:t>(CC-BY) de Creative Commons et</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3BE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536E59">
+        <w:t>Open Data Commons Attribution</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3BE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536E59">
+        <w:t xml:space="preserve">(ODC-BY) de l’Open </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0065248A" w:rsidRPr="00536E59">
-        <w:t>Creative</w:t>
+      <w:r w:rsidRPr="00536E59">
+        <w:t>Knowledge</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0065248A" w:rsidRPr="00536E59">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">(CC-BY) de </w:t>
+      <w:r w:rsidRPr="00536E59">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00536E59">
-        <w:t>Creative</w:t>
+        <w:t>Foundation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00536E59">
-        <w:t xml:space="preserve"> Commons et</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00536E59">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7366A" w:rsidRPr="00536E59" w:rsidRDefault="00C7366A" w:rsidP="006B3BE8">
-[...19 lines deleted...]
-    <w:p w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="5E0F7B9F" w14:textId="77777777" w:rsidR="00C7366A" w:rsidRPr="00536E59" w:rsidRDefault="00C7366A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13066C1D" w14:textId="77777777" w:rsidR="00C7366A" w:rsidRPr="00536E59" w:rsidRDefault="00C7366A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786E56D8" w14:textId="77777777" w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C069328" w14:textId="77777777" w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63483494" w14:textId="77777777" w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="641603CE" w14:textId="77777777" w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="000A5ACE" w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> réutilisateur</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>L’administration :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
+    <w:p w14:paraId="3B9CE135" w14:textId="77777777" w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="0C789343" w14:textId="77777777" w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="08B61F20" w14:textId="77777777" w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Fait en deux exemplaires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00536E59" w:rsidRPr="00536E59" w:rsidRDefault="00536E59" w:rsidP="006B3BE8">
+    <w:p w14:paraId="4DD4C16D" w14:textId="77777777" w:rsidR="00536E59" w:rsidRPr="00536E59" w:rsidRDefault="00536E59" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
+    <w:p w14:paraId="760D5247" w14:textId="77777777" w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="781A6C45" w14:textId="77777777" w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
-        <w:t xml:space="preserve">À </w:t>
+        <w:t>À ………</w:t>
+      </w:r>
+      <w:r w:rsidR="00536E59">
+        <w:t>……</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00536E59">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00536E59">
-        <w:t>…………..</w:t>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00536E59">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006B3BE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:t>le </w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
         <w:t>À Besançon, le …….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
+    <w:p w14:paraId="28B88449" w14:textId="77777777" w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
+    <w:p w14:paraId="49B7A9AE" w14:textId="77777777" w:rsidR="00D34055" w:rsidRPr="00536E59" w:rsidRDefault="00D34055" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="25F544CA" w14:textId="77777777" w:rsidR="0065248A" w:rsidRPr="00536E59" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="4D5CC549" w14:textId="77777777" w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00536E59">
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00536E59">
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+    <w:p w14:paraId="7B095B6E" w14:textId="77777777" w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
-[...19 lines deleted...]
-    <w:p w:rsidR="000A5ACE" w:rsidRDefault="000A5ACE" w:rsidP="006B3BE8">
+    <w:p w14:paraId="310589F7" w14:textId="77777777" w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8A9E13" w14:textId="77777777" w:rsidR="0065248A" w:rsidRDefault="0065248A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDF1479" w14:textId="77777777" w:rsidR="00C7366A" w:rsidRDefault="00C7366A" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05212A12" w14:textId="77777777" w:rsidR="000A5ACE" w:rsidRDefault="000A5ACE" w:rsidP="006B3BE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6457AC49" w14:textId="77777777" w:rsidR="000A5ACE" w:rsidRDefault="000A5ACE" w:rsidP="006B3BE8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000A5ACE" w:rsidSect="00243D51">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A311A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8CAF44C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2145" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1925,51 +1993,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7185" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D8237F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D9E7560"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2038,224 +2106,276 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1701662447">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="682242420">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00351B9C"/>
     <w:rsid w:val="00006B7F"/>
     <w:rsid w:val="00041AB1"/>
     <w:rsid w:val="000A5ACE"/>
     <w:rsid w:val="000C13A3"/>
     <w:rsid w:val="000F1DE3"/>
     <w:rsid w:val="001136E5"/>
     <w:rsid w:val="0011483A"/>
     <w:rsid w:val="00151D62"/>
     <w:rsid w:val="0018455F"/>
     <w:rsid w:val="001F7A43"/>
+    <w:rsid w:val="0021405C"/>
     <w:rsid w:val="00237AFA"/>
     <w:rsid w:val="00243D51"/>
     <w:rsid w:val="002E61DD"/>
     <w:rsid w:val="003303E8"/>
+    <w:rsid w:val="003446C3"/>
     <w:rsid w:val="00351B9C"/>
     <w:rsid w:val="00382182"/>
     <w:rsid w:val="00384302"/>
     <w:rsid w:val="00384759"/>
     <w:rsid w:val="00393584"/>
     <w:rsid w:val="003C24D6"/>
     <w:rsid w:val="00433E58"/>
     <w:rsid w:val="004549F3"/>
     <w:rsid w:val="004600ED"/>
     <w:rsid w:val="00471163"/>
     <w:rsid w:val="00480F2B"/>
     <w:rsid w:val="004D7126"/>
     <w:rsid w:val="0051607D"/>
     <w:rsid w:val="00536E59"/>
     <w:rsid w:val="0054345B"/>
     <w:rsid w:val="00574B7D"/>
     <w:rsid w:val="00582604"/>
     <w:rsid w:val="00636E81"/>
     <w:rsid w:val="006453A6"/>
     <w:rsid w:val="0065248A"/>
     <w:rsid w:val="00667AED"/>
     <w:rsid w:val="006B3BE8"/>
     <w:rsid w:val="006E6479"/>
     <w:rsid w:val="00794314"/>
     <w:rsid w:val="007E6908"/>
     <w:rsid w:val="007F1D64"/>
     <w:rsid w:val="00817590"/>
     <w:rsid w:val="00827BDE"/>
     <w:rsid w:val="008544C3"/>
     <w:rsid w:val="0086373D"/>
     <w:rsid w:val="008867E9"/>
     <w:rsid w:val="0088790E"/>
+    <w:rsid w:val="008A762B"/>
     <w:rsid w:val="008C126D"/>
     <w:rsid w:val="009567E4"/>
     <w:rsid w:val="009863D6"/>
     <w:rsid w:val="009C7529"/>
     <w:rsid w:val="00A43BFC"/>
     <w:rsid w:val="00A707DA"/>
     <w:rsid w:val="00AA5337"/>
     <w:rsid w:val="00AB62DD"/>
     <w:rsid w:val="00AC2AEB"/>
     <w:rsid w:val="00AD1119"/>
     <w:rsid w:val="00AD6FCC"/>
     <w:rsid w:val="00AE3971"/>
     <w:rsid w:val="00AE6B73"/>
     <w:rsid w:val="00B06355"/>
     <w:rsid w:val="00B11C80"/>
     <w:rsid w:val="00B367EB"/>
     <w:rsid w:val="00B42F16"/>
     <w:rsid w:val="00B4327A"/>
     <w:rsid w:val="00BE5E77"/>
     <w:rsid w:val="00BE73BB"/>
     <w:rsid w:val="00C005E2"/>
     <w:rsid w:val="00C6746B"/>
     <w:rsid w:val="00C7136B"/>
     <w:rsid w:val="00C7366A"/>
     <w:rsid w:val="00C837D9"/>
     <w:rsid w:val="00CC58B1"/>
     <w:rsid w:val="00CC7C44"/>
     <w:rsid w:val="00CD58D6"/>
     <w:rsid w:val="00CE478A"/>
     <w:rsid w:val="00D20912"/>
     <w:rsid w:val="00D34055"/>
     <w:rsid w:val="00D415C6"/>
     <w:rsid w:val="00D650F1"/>
     <w:rsid w:val="00D82B3A"/>
     <w:rsid w:val="00DD0726"/>
     <w:rsid w:val="00E809DA"/>
     <w:rsid w:val="00EC4A8D"/>
+    <w:rsid w:val="00ED2980"/>
     <w:rsid w:val="00EE19DB"/>
     <w:rsid w:val="00F054F2"/>
     <w:rsid w:val="00F06562"/>
+    <w:rsid w:val="00F0768A"/>
     <w:rsid w:val="00F21AF1"/>
     <w:rsid w:val="00F65BCB"/>
     <w:rsid w:val="00FA04A2"/>
     <w:rsid w:val="00FB688F"/>
     <w:rsid w:val="00FC038A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="12987971"/>
+  <w15:docId w15:val="{943AF4D3-62B1-40B1-ABF0-476F91F01CB3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2323,294 +2443,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-  </w:latentStyles>
-[...242 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -2674,59 +2659,59 @@
   <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Commentaire"/>
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:rsid w:val="00C7136B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:rsid w:val="00C7136B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2972,78 +2957,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>656</Words>
-  <Characters>3847</Characters>
+  <Words>722</Words>
+  <Characters>3972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ANNEXE II</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Conseil général du Doubs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4495</CharactersWithSpaces>
+  <CharactersWithSpaces>4685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ANNEXE II</dc:title>
   <dc:creator>Conseil général du Doubs</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>