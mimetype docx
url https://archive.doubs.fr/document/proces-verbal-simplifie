--- v0 (2026-02-18)
+++ v1 (2026-04-19)
@@ -18,80 +18,65 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42535464" w14:textId="77777777" w:rsidR="006F5F95" w:rsidRDefault="006F5F95" w:rsidP="004C55E9">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D967BB" w14:textId="77777777" w:rsidR="006F5F95" w:rsidRPr="002267EE" w:rsidRDefault="006F5F95" w:rsidP="006F5F95">
+    <w:p w14:paraId="11D967BB" w14:textId="324AEA44" w:rsidR="006F5F95" w:rsidRPr="002267EE" w:rsidRDefault="006F5F95" w:rsidP="006F5F95">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002267EE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Procès-verbal </w:t>
-[...14 lines deleted...]
-        <w:t>de prise en charge des archives communales</w:t>
+        <w:t>Procès-verbal de prise en charge des archives communales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6D3DE2" w14:textId="77777777" w:rsidR="006F5F95" w:rsidRDefault="006F5F95" w:rsidP="006F5F95">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65EBF5D8" w14:textId="77777777" w:rsidR="006F5F95" w:rsidRDefault="006F5F95" w:rsidP="006F5F95">
       <w:pPr>
         <w:pStyle w:val="Titre6"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Commune de</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
@@ -601,116 +586,155 @@
     </w:p>
     <w:p w14:paraId="0FBE8B11" w14:textId="77777777" w:rsidR="000F4397" w:rsidRDefault="000F4397">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE9B6DD" w14:textId="77777777" w:rsidR="002267EE" w:rsidRDefault="002267EE">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A8DA54" w14:textId="77777777" w:rsidR="00566325" w:rsidRDefault="00566325">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701902CA" w14:textId="03475C34" w:rsidR="00701D0C" w:rsidRDefault="00701D0C" w:rsidP="00902886">
-[...14 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00902886" w:rsidRPr="00902886" w14:paraId="0AE2148C" w14:textId="77777777" w:rsidTr="00902886">
+      <w:tr w:rsidR="0034197A" w:rsidRPr="00902886" w14:paraId="6939E95E" w14:textId="77777777" w:rsidTr="0034197A">
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10762" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79855385" w14:textId="77777777" w:rsidR="00902886" w:rsidRPr="00902886" w:rsidRDefault="00902886" w:rsidP="00902886">
+          </w:tcPr>
+          <w:p w14:paraId="175BACEE" w14:textId="77777777" w:rsidR="0034197A" w:rsidRDefault="0034197A" w:rsidP="001C6586">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000F4397">
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Registres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paroissiaux – Registres </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4397">
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>d’état civil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3305EF24" w14:textId="77777777" w:rsidR="0034197A" w:rsidRDefault="0034197A" w:rsidP="001C6586">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00902886">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre de registres total : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B41944" w14:textId="77777777" w:rsidR="0034197A" w:rsidRPr="00902886" w:rsidRDefault="0034197A" w:rsidP="001C6586">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dates extrêmes (registre le plus ancien -registre le plus récent) :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BBB5F7B" w14:textId="607B27AB" w:rsidR="00605B02" w:rsidRDefault="00605B02" w:rsidP="000F4397">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dates des registres clos et reliés après l’inspection :</w:t>
+        <w:t xml:space="preserve">Dates des registres clos et reliés </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034197A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>après l’inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="633"/>
         <w:gridCol w:w="2410"/>
@@ -1563,56 +1587,55 @@
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>décès</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13040C4E" w14:textId="77777777" w:rsidR="00566325" w:rsidRDefault="00566325" w:rsidP="00D87117">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37A1113B" w14:textId="77777777" w:rsidR="00605B02" w:rsidRPr="00605B02" w:rsidRDefault="00605B02">
+    <w:p w14:paraId="37A1113B" w14:textId="77777777" w:rsidR="00605B02" w:rsidRPr="0034197A" w:rsidRDefault="00605B02">
       <w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB80066" w14:textId="1C9FC04D" w:rsidR="00605B02" w:rsidRPr="00605B02" w:rsidRDefault="00605B02" w:rsidP="00902886">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605B02">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Cadastre ancien et récent</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -1772,56 +1795,55 @@
       <w:tr w:rsidR="005D1C17" w14:paraId="6F1C19DC" w14:textId="77777777" w:rsidTr="005D1C17">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2451BF14" w14:textId="4C76EFE6" w:rsidR="005D1C17" w:rsidRPr="005D1C17" w:rsidRDefault="005D1C17">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Nombre de registres :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A7A9B2D" w14:textId="77777777" w:rsidR="00605B02" w:rsidRDefault="00605B02">
+    <w:p w14:paraId="0A7A9B2D" w14:textId="77777777" w:rsidR="00605B02" w:rsidRPr="0034197A" w:rsidRDefault="00605B02">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="324EFB46" w14:textId="1771F7DA" w:rsidR="00605B02" w:rsidRDefault="00605B02" w:rsidP="00902886">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605B02">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Autres plans d’aménagement (plan d’alignement, plan de forêt, etc.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1838,136 +1860,158 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CC8E647" w14:textId="77777777" w:rsidR="005D1C17" w:rsidRPr="005D1C17" w:rsidRDefault="005D1C17" w:rsidP="00ED51AA">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1C17">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Nombre de plans :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5ED94E1F" w14:textId="77777777" w:rsidR="00605B02" w:rsidRDefault="00605B02">
       <w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="323F38B3" w14:textId="179A9ECD" w:rsidR="00790468" w:rsidRPr="00605B02" w:rsidRDefault="00605B02" w:rsidP="00902886">
-[...21 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1C17" w:rsidRPr="005D1C17" w14:paraId="36B3AEA0" w14:textId="77777777" w:rsidTr="00902886">
+      <w:tr w:rsidR="005D1C17" w:rsidRPr="005D1C17" w14:paraId="36B3AEA0" w14:textId="77777777" w:rsidTr="0034197A">
         <w:trPr>
-          <w:trHeight w:val="391"/>
+          <w:trHeight w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD2AFEC" w14:textId="671DD352" w:rsidR="005D1C17" w:rsidRPr="005D1C17" w:rsidRDefault="005D1C17" w:rsidP="00902886">
+          <w:p w14:paraId="3130CC05" w14:textId="380F9AAF" w:rsidR="0034197A" w:rsidRDefault="0034197A" w:rsidP="0034197A">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00605B02">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Registres de délibérations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533D58DC" w14:textId="02C741B7" w:rsidR="0034197A" w:rsidRDefault="0034197A" w:rsidP="0034197A">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005D1C17">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nombre de registres</w:t>
             </w:r>
-            <w:r w:rsidR="00902886">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> total</w:t>
             </w:r>
             <w:r w:rsidRPr="005D1C17">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD2AFEC" w14:textId="7386C2CA" w:rsidR="005D1C17" w:rsidRPr="005D1C17" w:rsidRDefault="0034197A" w:rsidP="0034197A">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dates extrêmes (registre le plus ancien -registre le plus récent) :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31404092" w14:textId="77777777" w:rsidR="00605B02" w:rsidRDefault="00605B02" w:rsidP="00605B02">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dates des registres clos et reliés après l’inspection :</w:t>
+        <w:t xml:space="preserve">Dates des registres clos et reliés </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034197A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>après l’inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="3260"/>
@@ -2631,58 +2675,58 @@
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00605B02" w:rsidSect="00EC60EB">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="284" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="1" w:other="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66559940" w14:textId="77777777" w:rsidR="00366340" w:rsidRDefault="00366340" w:rsidP="00790468">
+    <w:p w14:paraId="2B02BDCF" w14:textId="77777777" w:rsidR="00EA48F6" w:rsidRDefault="00EA48F6" w:rsidP="00790468">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D2F6399" w14:textId="77777777" w:rsidR="00366340" w:rsidRDefault="00366340" w:rsidP="00790468">
+    <w:p w14:paraId="48F8EE20" w14:textId="77777777" w:rsidR="00EA48F6" w:rsidRDefault="00EA48F6" w:rsidP="00790468">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2735,58 +2779,58 @@
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F031D18" w14:textId="323903FE" w:rsidR="00790468" w:rsidRDefault="00790468" w:rsidP="00790468">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12BB304F" w14:textId="77777777" w:rsidR="00605B02" w:rsidRDefault="00605B02">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C906841" w14:textId="77777777" w:rsidR="00366340" w:rsidRDefault="00366340" w:rsidP="00790468">
+    <w:p w14:paraId="51EB482A" w14:textId="77777777" w:rsidR="00EA48F6" w:rsidRDefault="00EA48F6" w:rsidP="00790468">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E0960C6" w14:textId="77777777" w:rsidR="00366340" w:rsidRDefault="00366340" w:rsidP="00790468">
+    <w:p w14:paraId="06E22432" w14:textId="77777777" w:rsidR="00EA48F6" w:rsidRDefault="00EA48F6" w:rsidP="00790468">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C72C00B" w14:textId="77777777" w:rsidR="00605B02" w:rsidRDefault="00605B02">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="512728D0" w14:textId="77777777" w:rsidR="00605B02" w:rsidRDefault="00605B02">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
@@ -2904,113 +2948,115 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1064110954">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00494A68"/>
     <w:rsid w:val="000719C3"/>
     <w:rsid w:val="000F070E"/>
     <w:rsid w:val="000F4397"/>
     <w:rsid w:val="001220DE"/>
     <w:rsid w:val="00151B58"/>
     <w:rsid w:val="001731D6"/>
     <w:rsid w:val="001B6A56"/>
     <w:rsid w:val="001D42BD"/>
     <w:rsid w:val="00225FF0"/>
     <w:rsid w:val="002267EE"/>
     <w:rsid w:val="002859FB"/>
     <w:rsid w:val="002B2E9E"/>
     <w:rsid w:val="00315D22"/>
     <w:rsid w:val="00331B5F"/>
+    <w:rsid w:val="0034197A"/>
     <w:rsid w:val="00366340"/>
     <w:rsid w:val="00371E8D"/>
     <w:rsid w:val="00390C01"/>
     <w:rsid w:val="003B01BE"/>
     <w:rsid w:val="003E5BDE"/>
     <w:rsid w:val="003F708E"/>
     <w:rsid w:val="0040244A"/>
     <w:rsid w:val="00405CB3"/>
     <w:rsid w:val="0046751E"/>
     <w:rsid w:val="0047467A"/>
     <w:rsid w:val="00494A68"/>
     <w:rsid w:val="004C55E9"/>
     <w:rsid w:val="004F0DDD"/>
     <w:rsid w:val="0050339F"/>
     <w:rsid w:val="00537E1B"/>
     <w:rsid w:val="00566325"/>
     <w:rsid w:val="00587002"/>
     <w:rsid w:val="005C4F7D"/>
     <w:rsid w:val="005D1C17"/>
     <w:rsid w:val="00605B02"/>
     <w:rsid w:val="00614FA3"/>
+    <w:rsid w:val="00622850"/>
     <w:rsid w:val="00656628"/>
     <w:rsid w:val="006673E6"/>
     <w:rsid w:val="00675DF7"/>
     <w:rsid w:val="0068332B"/>
     <w:rsid w:val="006D385C"/>
     <w:rsid w:val="006F5F95"/>
     <w:rsid w:val="00701D0C"/>
     <w:rsid w:val="007203F2"/>
     <w:rsid w:val="00721FC5"/>
     <w:rsid w:val="0073734C"/>
     <w:rsid w:val="00744AB5"/>
     <w:rsid w:val="0075731D"/>
     <w:rsid w:val="007636CC"/>
     <w:rsid w:val="00774C32"/>
     <w:rsid w:val="00784BF8"/>
     <w:rsid w:val="00790468"/>
     <w:rsid w:val="007E4D55"/>
     <w:rsid w:val="007F6E8F"/>
     <w:rsid w:val="00821BA9"/>
     <w:rsid w:val="00843126"/>
     <w:rsid w:val="008C0940"/>
     <w:rsid w:val="008C6ABE"/>
     <w:rsid w:val="008F00AA"/>
     <w:rsid w:val="00902886"/>
     <w:rsid w:val="00910229"/>
@@ -3040,50 +3086,51 @@
     <w:rsid w:val="00B30513"/>
     <w:rsid w:val="00B325B6"/>
     <w:rsid w:val="00B37531"/>
     <w:rsid w:val="00B53A7D"/>
     <w:rsid w:val="00B53D25"/>
     <w:rsid w:val="00B6227D"/>
     <w:rsid w:val="00B858A8"/>
     <w:rsid w:val="00B932E6"/>
     <w:rsid w:val="00BB7FB7"/>
     <w:rsid w:val="00BE3836"/>
     <w:rsid w:val="00BF7CB1"/>
     <w:rsid w:val="00C20568"/>
     <w:rsid w:val="00C22B9B"/>
     <w:rsid w:val="00C63263"/>
     <w:rsid w:val="00C95924"/>
     <w:rsid w:val="00C96D3D"/>
     <w:rsid w:val="00D134C2"/>
     <w:rsid w:val="00D2516C"/>
     <w:rsid w:val="00D2621C"/>
     <w:rsid w:val="00D77FF6"/>
     <w:rsid w:val="00D92EF1"/>
     <w:rsid w:val="00E2427F"/>
     <w:rsid w:val="00E44C92"/>
     <w:rsid w:val="00E525C1"/>
     <w:rsid w:val="00E95A8C"/>
+    <w:rsid w:val="00EA48F6"/>
     <w:rsid w:val="00EC60EB"/>
     <w:rsid w:val="00ED1BEC"/>
     <w:rsid w:val="00F2689E"/>
     <w:rsid w:val="00F54347"/>
     <w:rsid w:val="00F946AB"/>
     <w:rsid w:val="00FA6B6D"/>
     <w:rsid w:val="00FB306E"/>
     <w:rsid w:val="00FD164E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -4167,68 +4214,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B692C2B2-7F71-45AA-8B7E-86892AC6CE3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1640</Characters>
+  <Pages>3</Pages>
+  <Words>322</Words>
+  <Characters>1775</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Documents cadastraux et d’aménagement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>cg25</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1935</CharactersWithSpaces>
+  <CharactersWithSpaces>2093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Documents cadastraux et d’aménagement</dc:title>
   <dc:creator>Taxi Olivier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>